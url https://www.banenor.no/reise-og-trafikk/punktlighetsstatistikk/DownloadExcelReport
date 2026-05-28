--- v0 (2026-04-20)
+++ v1 (2026-05-28)
@@ -258,217 +258,217 @@
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.55078125"/>
     <col min="2" max="2" customWidth="1" width="28.3515625"/>
     <col min="3" max="3" customWidth="1" width="13.50390625"/>
     <col min="4" max="4" customWidth="1" width="13.4921875"/>
     <col min="5" max="5" customWidth="1" width="13.4921875"/>
     <col min="6" max="6" customWidth="1" width="13.50390625"/>
     <col min="7" max="7" customWidth="1" width="19.05078125"/>
     <col min="8" max="8" customWidth="1" width="0.0234375"/>
     <col min="9" max="9" customWidth="1" width="79.08203125"/>
   </cols>
   <sheetData>
     <row r="1" ht="32.35" customHeight="1"/>
     <row r="2" ht="17" customHeight="0">
       <c s="1" t="inlineStr" r="B2">
         <is>
           <t xml:space="preserve">Data oppdatert til og med</t>
         </is>
       </c>
     </row>
     <row r="3" ht="17" customHeight="0">
       <c s="2" t="inlineStr" r="B3">
         <is>
-          <t xml:space="preserve">19.04.2026</t>
+          <t xml:space="preserve">27.05.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="1.05" customHeight="1"/>
     <row r="5" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="3" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">I fjor</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve">To mnd tilbake</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Forrige mnd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Hittil i år</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Inneværende mnd</t>
         </is>
       </c>
     </row>
     <row r="6" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve">Alle Persontog</t>
         </is>
       </c>
       <c s="4" r="C6">
         <v>87.6</v>
       </c>
       <c s="4" r="D6">
-        <v>88.1</v>
+        <v>87.3</v>
       </c>
       <c s="4" r="E6">
-        <v>87.3</v>
+        <v>88.9</v>
       </c>
       <c s="4" r="F6">
-        <v>87.7</v>
+        <v>88</v>
       </c>
       <c s="4" r="G6">
-        <v>90.7</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="7" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">Flytoget ankomst Gardermoen</t>
         </is>
       </c>
       <c s="4" r="C7">
         <v>90.2</v>
       </c>
       <c s="4" r="D7">
-        <v>90.3</v>
+        <v>88.2</v>
       </c>
       <c s="4" r="E7">
-        <v>88.2</v>
+        <v>87.5</v>
       </c>
       <c s="4" r="F7">
-        <v>88.6</v>
+        <v>88.8</v>
       </c>
       <c s="4" r="G7">
-        <v>90.2</v>
+        <v>91.5</v>
       </c>
     </row>
     <row r="8" ht="17.05" customHeight="0">
       <c s="3" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Rushtid Osloområdet</t>
         </is>
       </c>
       <c s="4" r="C8">
         <v>78</v>
       </c>
       <c s="4" r="D8">
-        <v>79.3</v>
+        <v>79.2</v>
       </c>
       <c s="4" r="E8">
         <v>79.2</v>
       </c>
       <c s="4" r="F8">
-        <v>77.7</v>
+        <v>78.1</v>
       </c>
       <c s="4" r="G8">
-        <v>83.7</v>
+        <v>82.2</v>
       </c>
     </row>
     <row r="9" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B9">
         <is>
           <t xml:space="preserve">Alle godstog - uten malmtog</t>
         </is>
       </c>
       <c s="4" r="C9">
         <v>74.9</v>
       </c>
       <c s="4" r="D9">
-        <v>70.3</v>
+        <v>78.9</v>
       </c>
       <c s="4" r="E9">
-        <v>79</v>
+        <v>81.2</v>
       </c>
       <c s="4" r="F9">
-        <v>73.6</v>
+        <v>75.3</v>
       </c>
       <c s="4" r="G9">
-        <v>81.4</v>
+        <v>80.8</v>
       </c>
     </row>
     <row r="10" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve">Regularitet persontog</t>
         </is>
       </c>
       <c s="4" r="C10">
         <v>93.7</v>
       </c>
       <c s="4" r="D10">
-        <v>92.1</v>
+        <v>92</v>
       </c>
       <c s="4" r="E10">
-        <v>91.9</v>
+        <v>93</v>
       </c>
       <c s="4" r="F10">
-        <v>91.9</v>
+        <v>92.2</v>
       </c>
       <c s="4" r="G10">
         <v>93.5</v>
       </c>
     </row>
     <row r="11" ht="17" customHeight="0">
       <c s="3" t="inlineStr" r="B11">
         <is>
           <t xml:space="preserve">Avgang Alnabru</t>
         </is>
       </c>
       <c s="4" r="C11">
         <v>75.9</v>
       </c>
       <c s="4" r="D11">
-        <v>70.9</v>
+        <v>77.2</v>
       </c>
       <c s="4" r="E11">
-        <v>77.2</v>
+        <v>81.7</v>
       </c>
       <c s="4" r="F11">
-        <v>70.8</v>
+        <v>73.9</v>
       </c>
       <c s="4" r="G11">
-        <v>81.4</v>
+        <v>82.9</v>
       </c>
     </row>
     <row r="12" ht="57.3" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.78740157480315" right="0.78740157480315" top="0.78740157480315" bottom="2.04990157480315" header="0.78740157480315" footer="0.78740157480315"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">